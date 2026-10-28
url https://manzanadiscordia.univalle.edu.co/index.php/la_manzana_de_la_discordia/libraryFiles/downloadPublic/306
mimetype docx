--- v0 (2026-03-04)
+++ v1 (2026-10-28)
@@ -1,4426 +1,4676 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/xml" Extension="xml"/>
-[...15 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
+    <w:p w14:paraId="708703D5" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
       <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Carta de compromiso</w:t>
+        </w:rPr>
+        <w:t>Carta de compromiso</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
+    <w:p w14:paraId="06AAF925" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00484237">
       <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
+    <w:p w14:paraId="6824B02B" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
       <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Yo, XXX, identificado con el documento No. XXX, confirmo que soy el autor del texto “XXX” y que tengo la titularidad de sus derechos</w:t>
+        </w:rPr>
+        <w:t>Yo, XXX, identificado con el documento No. XXX, confirmo que soy el autor del texto “XXX” y que tengo la titularidad de sus derechos</w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:customMarkFollows="0" w:id="0"/>
+        <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
+    <w:p w14:paraId="62875682" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00484237">
       <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
+    <w:p w14:paraId="7D0EA0D9" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
       <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Por voluntad propia, he decidido someter el texto mencionado al proceso de evaluación y probable publicación en la</w:t>
+        </w:rPr>
+        <w:t>Por voluntad propia, he decidido someter el texto mencionado al proceso de evaluación y probable publicación en la</w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Revista </w:t>
+        </w:rPr>
+        <w:t>Rev</w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:iCs w:val="1"/>
+      <w:r>
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">La Manzana de la Discordia</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">ista </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">, y asumo el compromiso de no enviarlo simultáneamente a ningún otro medio de publicación, mientras el proceso de evaluación se resuelva en la revista.</w:t>
+        </w:rPr>
+        <w:t>La Manzana de la Discordia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, y asumo el compromiso de no enviarlo simultáneamente a ningún otro medio de publicación, mientras el proceso de evaluación se resuelva en la revista.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+    <w:p w14:paraId="353DAD0D" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00484237">
       <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+    <w:p w14:paraId="1A24AE42" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
       <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Declaro haber hecho uso correcto del derecho de cita, citando y referenciando aquellos elementos que no son de mi autoría. Reconozco que incurrir en alguna forma de plagio (plagio directo, autoplagio) o uso incorrecto de IA para la creación de contenido del artículo (datos de investigación, metodologías, imágenes derivadas de los resultados de la investigación) es motivo de rechazo del manuscrito</w:t>
+        </w:rPr>
+        <w:t>Declaro haber hecho uso correcto del derecho de cita, citando y referenc</w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iando aquellos elementos que no son de mi autoría. Reconozco que incurrir en alguna forma de plagio (plagio directo, autoplagio) o uso incorrecto de IA para la creación de contenido del artículo (datos de investigación, metodologías, imágenes derivadas de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>los resultados de la investigación) es motivo de rechazo del manuscrito</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:customMarkFollows="0" w:id="1"/>
+        <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+    <w:p w14:paraId="0C3DC7FC" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00484237">
       <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+    <w:p w14:paraId="392DD641" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
       <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">En caso de que el texto resulte aprobado, cederé los derechos patrimoniales y de publicación a la Revista </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:iCs w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">La Manzana de la Discordia</w:t>
+        </w:rPr>
+        <w:t>La Manzana de la Discordia</w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> y a la</w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Universidad del Valle, con el compromiso, además, de atender todas las observaciones, correcciones y ajustes que sean necesarios para lograr su publicación. </w:t>
+        </w:rPr>
+        <w:t>Universidad del Valle, con el compromis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o, además, de atender todas las observaciones, correcciones y ajustes que sean necesarios para lograr su publicación. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
+    <w:p w14:paraId="2E814EEF" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00484237">
       <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
+    <w:p w14:paraId="31BE0011" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
       <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Cualquier reclamo que pueda sobrevenir de parte de un tercero por la originalidad o los contenidos de este texto, serán mi responsabilidad exclusiva. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+    <w:p w14:paraId="61154C76" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00484237">
       <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+    <w:p w14:paraId="0923453B" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
       <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Además, hago constar que he leído y acepto las políticas editoriales de la revista declaradas en su </w:t>
       </w:r>
       <w:hyperlink r:id="rId8">
-        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:r>
           <w:rPr>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t xml:space="preserve">sitio web</w:t>
+          <w:t>sitio web</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">.</w:t>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+    <w:p w14:paraId="29238D4D" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00484237">
       <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+    <w:p w14:paraId="53F08489" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
       <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Cordialmente, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+    <w:p w14:paraId="4D195323" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00484237">
       <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w14:paraId="5F97379C" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Firma</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+    <w:p w14:paraId="473D49F7" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00484237">
       <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    </w:p>
+    <w:p w14:paraId="154B70F5" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Firma</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_______________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+    <w:p w14:paraId="0A3933E2" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
       <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...15 lines deleted...]
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">_______________________</w:t>
+        <w:t>Nombre completo</w:t>
       </w:r>
-    </w:p>
-[...32 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:customMarkFollows="0" w:id="2"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:footnoteReference w:id="3"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+    <w:p w14:paraId="4F882683" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
       <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Documento de identificación</w:t>
+        </w:rPr>
+        <w:t>Documento de identificación</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Table1"/>
-[...2 lines deleted...]
-        <w:tblInd w:w="-147.0" w:type="dxa"/>
+        <w:tblStyle w:val="a3"/>
+        <w:tblW w:w="10065" w:type="dxa"/>
+        <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-[...4 lines deleted...]
-          <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0400"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4562"/>
         <w:gridCol w:w="5503"/>
-        <w:tblGridChange w:id="0">
-[...4 lines deleted...]
-        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00484237" w14:paraId="1B6A0CBE" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10065" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="353A5F62" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>DECLARACIONES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>FINALES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00484237" w14:paraId="5DB06628" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10065" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E779C34" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Para garantizar la transparencia en las publicaciones de la Revista </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>La Manzana de la Discordia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>, la siguiente información se incorporará en el manuscrito en caso de que este sea aprobado.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00484237" w14:paraId="6713813E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="534C029E" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>ÍTEM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="260D4B6E" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>RESPUESTA (Justificar o N/A)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:footnoteReference w:id="4"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00484237" w14:paraId="1E53B1C1" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72520FE5" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Datos de financiación del artículo:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5138C55E" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Se debe declarar si el artículo se deriva de un proyecto financiado, la institución que lo financió, o si se recibieron recursos de alguna índole para la investigación, escritura o publicación del artículo.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09F886B0" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00484237">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00484237" w14:paraId="377F3CB1" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BD70C36" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Provenienci</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>a del manuscrito (opcional)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53FC37F3" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Indique si el manuscrito proviene de una investigación desarrollada en el marco de una maestría o un doctorado, u otros.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DFB584C" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00484237">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E77081D" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00484237">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00484237" w14:paraId="6DC31646" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27482B64" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Implicaciones éticas:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16B5740C" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Si la investigación que antecede a este artículo implica algún tipo de manejo de información sensible o personal, o si tiene algún tipo de intervención en animales o seres humanos, se debe declarar, y sus implicaciones en la metodología o en el desarrollo </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>particular de la investigación.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A31A63C" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00484237">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00484237" w14:paraId="2E2770E4" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="703A6A65" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Declaración de conflicto de interés:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C10A559" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Mencione si cuenta con algún conflicto de interés de índole financiero, profesional o personal que interfiera con la presentación o la publicación del manuscrito.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75A3F629" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00484237">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00484237" w14:paraId="01266D7D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A22A72E" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Contribuciones del/</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>l</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>os autor</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>/es:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E746D12" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Indique los roles que mejor representen sus contribuciones en la investigación, escritura y revisión de su manuscrito, de acuerdo con la taxonomía que establece CRedIT y que se puede consultar en el siguiente enlace:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="338931D1" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0000FF"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId9">
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>https://credit.niso.org/</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="3148F671" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00484237">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57232CE2" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Roles</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B7DC027" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Conceptualización, Curaduría de datos, Análisis formal, Adquisición de recursos</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22418125" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Investigación, Metodología, Administración del proyecto, Recursos, Software, Supervisión, Validación, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Visualización, Escritura (borrador original), Escritura (revisión y edición)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46042E59" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00484237">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2972F83B" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Como mínimo se deben mencionar los siguientes roles:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AA9B87D" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>-Escritura (preparación del borrador original)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C177113" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>- Escritura (revisión y edición)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A599B53" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00484237">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0000FF"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6AA8AC8C" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Nota: un rol puede repetirse en diferentes a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>utores.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63F05830" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="167427C5" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00484237">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00484237" w14:paraId="7442DED1" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="1527"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="4562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
-[...29 lines deleted...]
-                <w:bCs w:val="1"/>
+          <w:p w14:paraId="3A42FB60" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Agradecimientos (opcional)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36B256BC" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Los autores pueden incluir agradecimientos </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>académicos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a personas o instituciones que hayan contribuido significativamente a la investigación o a la publicación del manuscrito.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72B64CD3" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00484237">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rtl w:val="0"/>
-[...12 lines deleted...]
-            </w:r>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56AE3562" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00484237">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00484237" w14:paraId="12990DBB" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="757"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="4562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
-[...111 lines deleted...]
-                <w:bCs w:val="1"/>
+          <w:p w14:paraId="446AFF8C" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Declaración de uso de inteligencia artificial</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57DA6F01" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Indique si utilizó alguna herramienta de inteligencia artificial generativa (como ChatGPT) en la elaboración del artículo y responda los siguientes puntos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:footnoteReference w:customMarkFollows="0" w:id="3"/>
-[...1021 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
+              <w:footnoteReference w:id="5"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71E16EB3" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:pBdr>
-                <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-                <w:between w:space="0" w:sz="0" w:val="nil"/>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:left="720" w:hanging="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...12 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>El tipo de herramienta de IA utilizada.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7060B419" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:pBdr>
-                <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-                <w:between w:space="0" w:sz="0" w:val="nil"/>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:left="720" w:hanging="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...12 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Para qué propósito se empleó.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48EA12A6" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:pBdr>
-                <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-                <w:between w:space="0" w:sz="0" w:val="nil"/>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:left="720" w:hanging="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...12 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>En qué apartado del manuscrito se aplicó.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56DA55FA" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:pBdr>
-                <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-                <w:between w:space="0" w:sz="0" w:val="nil"/>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:left="720" w:hanging="360"/>
-[...9 lines deleted...]
-                <w:rtl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">En qué fase de la investigación se utilizó (e.g.: Conceptualización/Planificación, Ejecución/Técnica o Evaluación/Análisis). </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
+          <w:p w14:paraId="11213256" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:pBdr>
-                <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-                <w:between w:space="0" w:sz="0" w:val="nil"/>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-              <w:ind w:left="720" w:hanging="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...19 lines deleted...]
-                <w:between w:space="0" w:sz="0" w:val="nil"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Cómo se revisó y verificó el contenido generado por IA.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4194D0E7" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00484237">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...9 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...7 lines deleted...]
-                <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:tcPr>
+            <w:tcW w:w="5503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="051F0896" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00484237">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00484237" w14:paraId="09097B95" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="757"/>
         </w:trPr>
         <w:tc>
-          <w:tcPr/>
-[...7 lines deleted...]
-                <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:tcPr>
+            <w:tcW w:w="4562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14B06AFF" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...23 lines deleted...]
-                <w:between w:space="0" w:sz="0" w:val="nil"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Autor de correspondencia</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F05649E" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...16 lines deleted...]
-              </w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Indique el nombre, correo electrónico y dirección física de la institución del autor que está a cargo de la comunicación con la revista y que responde a las solicitudes del proceso editorial del artículo.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...7 lines deleted...]
-                <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:tcPr>
+            <w:tcW w:w="5503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CF1F324" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00484237">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
+    <w:p w14:paraId="4BD6ABE4" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00484237">
       <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.oux0wohqic8p" w:id="0"/>
+      <w:bookmarkStart w:id="0" w:name="_heading=h.oux0wohqic8p" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
+    <w:p w14:paraId="058D1C7A" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
       <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Agradecemos su colaboración con el diligenciamiento de los siguientes datos, los cuales son fundamentales para completar nuestra base de datos. Además, esta información es necesaria para el registro de los autores (en caso de que se publique el manuscrito) en el sistema de Indexación Nacional Publindex, del Ministerio de Ciencia, Tecnología e Innovación (Minciencias) de Colombia.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Agradecemos su colaboración con el diligenciamiento de los siguientes datos, los cuales son fundamentales para completar nuestra base de datos. Además, esta información es necesaria para el registro de los autores (en caso de que se publique el manuscrito)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en el sistema de Indexación Nacional Publindex, del Ministerio de Ciencia, Tecnología e Innovación (Minciencias) de Colombia.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Table2"/>
-[...2 lines deleted...]
-        <w:tblInd w:w="-289.0" w:type="dxa"/>
+        <w:tblStyle w:val="a4"/>
+        <w:tblW w:w="10207" w:type="dxa"/>
+        <w:tblInd w:w="-289" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-[...4 lines deleted...]
-          <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0400"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4704"/>
         <w:gridCol w:w="5503"/>
-        <w:tblGridChange w:id="0">
-[...4 lines deleted...]
-        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00484237" w14:paraId="7E2817A1" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="118A3536" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Datos solicitados</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00484237" w14:paraId="2A18774C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4704" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="631F7279" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Nombre</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="487776E1" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00484237">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00484237" w14:paraId="1A62999C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4704" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07A5651F" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Filiación institucional</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F2506D0" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>(en caso de contar con más de una filiación, solo indique la principal)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A834E5F" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00484237">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00484237" w14:paraId="7B414DB7" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4704" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53ABBC54" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Fecha de ingreso a la filiación institucional</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E64C75E" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00484237">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00484237" w14:paraId="55DFA6FE" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4704" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="134F6D54" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Fecha de egreso de la filiación institucional (si es el caso)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6921EF21" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00484237">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00484237" w14:paraId="77DB1BD7" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4704" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00164E98" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Correo electrónico</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72D1DB68" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00484237">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00484237" w14:paraId="70082DA5" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4704" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BC806B6" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Cédula de ciudadanía/Extranjería/DNI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33B6347B" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00484237">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00484237" w14:paraId="150C5D22" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4704" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04CC006A" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>País de nacimiento</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2138A486" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00484237">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00484237" w14:paraId="77AA9326" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="173"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="4704" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
-[...28 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="165D9A86" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enlace CvLAC actualizado </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FFDD0DC" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(solo para autores colombianos)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67425B04" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00484237">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00484237" w14:paraId="3032BC8F" w14:textId="77777777">
         <w:tc>
-          <w:tcPr/>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Nombre</w:t>
+          <w:tcPr>
+            <w:tcW w:w="4704" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65DC0BD1" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Enlace ORCID con información actualizada (no se aceptan perfiles sin diligenciar)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:tcPr>
+            <w:tcW w:w="5503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45BE4A3C" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00484237">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00484237" w14:paraId="0E2B6BB2" w14:textId="77777777">
         <w:tc>
-          <w:tcPr/>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">(en caso de contar con más de una filiación, solo indique la principal)</w:t>
+          <w:tcPr>
+            <w:tcW w:w="4704" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25788ED8" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Nivel de formación académica (PhD, Magister)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:tcPr>
+            <w:tcW w:w="5503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D0CC698" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00484237">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00484237" w14:paraId="2D73DF30" w14:textId="77777777">
         <w:tc>
-          <w:tcPr/>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Fecha de ingreso a la filiación institucional</w:t>
+          <w:tcPr>
+            <w:tcW w:w="4704" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32CF412A" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Programa académico</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:tcPr>
+            <w:tcW w:w="5503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5403B642" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00484237">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00484237" w14:paraId="4AD8E7CE" w14:textId="77777777">
         <w:tc>
-          <w:tcPr/>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Fecha de egreso de la filiación institucional (si es el caso)</w:t>
+          <w:tcPr>
+            <w:tcW w:w="4704" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51460CC7" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Áreas de investigación</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:tcPr>
+            <w:tcW w:w="5503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07650E0E" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00484237">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...483 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
+    <w:p w14:paraId="7E41B6EE" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00484237">
       <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:sectPr>
-[...3 lines deleted...]
-      <w:pgMar w:bottom="567" w:top="567" w:left="1701" w:right="1701" w:header="709" w:footer="709"/>
+    <w:sectPr w:rsidR="00484237">
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:pgSz w:w="12242" w:h="15842"/>
+      <w:pgMar w:top="567" w:right="1701" w:bottom="567" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="365D8183" w14:textId="77777777" w:rsidR="00512399" w:rsidRDefault="00512399">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="3B834BC9" w14:textId="77777777" w:rsidR="00512399" w:rsidRDefault="00512399">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-[...3 lines deleted...]
-  <w:font w:name="Courier New"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Noto Sans Symbols">
-    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
-    <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{AAA4C364-FF71-4C2B-86C2-AC8855D4D143}"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{7F01F076-34E4-488F-9A45-7617D2097158}"/>
+    <w:embedBold r:id="rId3" w:fontKey="{850E33CB-D96A-4CD0-9767-2A2331C17D5B}"/>
+    <w:embedItalic r:id="rId4" w:fontKey="{5C26EB83-59B6-40DE-8999-A62C55148823}"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{493148C4-F02C-4099-81EC-9BE884F9D557}"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:embedItalic r:id="rId6" w:fontKey="{1C0FA836-F2D0-4451-8588-7B721271F4B2}"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{2A35E140-874D-4C90-A234-37B844CDF874}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="61203CED" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00484237">
     <w:pPr>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4252"/>
-        <w:tab w:val="right" w:leader="none" w:pos="8504"/>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
+  <w:p w14:paraId="2CCE36D3" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
     <w:pPr>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4252"/>
-        <w:tab w:val="right" w:leader="none" w:pos="8504"/>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="000000"/>
-        <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">Universidad del Valle, Cali, Colombia. Facultad de Humanidades, </w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
+  <w:p w14:paraId="7E1A179D" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
     <w:pPr>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4252"/>
-        <w:tab w:val="right" w:leader="none" w:pos="8504"/>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="000000"/>
-        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve">Edificio D08, oficina 2005</w:t>
+      <w:t>Edificio D08, oficina 2005</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-[...1 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="6A0ED35E" w14:textId="77777777" w:rsidR="00512399" w:rsidRDefault="00512399">
       <w:pPr>
-        <w:pBdr>
-[...5 lines deleted...]
-        </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...4 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-        <w:footnoteRef/>
+      <w:r>
+        <w:separator/>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Si el manuscrito tiene imágenes, figuras o algún texto para el que sea necesario un permiso de reúso o reproducción, aquí se debe hacer la salvedad y afirmar que se cuenta con las debidas autorizaciones y relacionar de qué obras se trata. Tales autorizaciones deben enviarse como adjunto a esta carta. </w:t>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="195E8862" w14:textId="77777777" w:rsidR="00512399" w:rsidRDefault="00512399">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
+    <w:p w14:paraId="0710DF43" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
       <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r>
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> El ocultar el uso de herramientas de IA será considerado una falta ética y será motivo de rechazo de un manuscrito en cualquier fase del proceso de publicación.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Si el manuscrito tiene imágenes, figuras o algún texto para el que sea necesario un permiso de reúso o reproducción, aquí se debe hacer la salvedad y afirmar que </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">se cuenta con las debidas autorizaciones y relacionar de qué obras se trata. Tales autorizaciones deben enviarse como adjunto a esta carta. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
+    <w:p w14:paraId="2D51B3B4" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
       <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r>
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> El ocultar el uso de herramientas de IA será considerado una falta ética y será motivo de rechazo de un manuscrit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>o en cualquier fase del proceso de publicación.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="3267DA3B" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> En caso de que el manuscrito cuente con más de un autor, cada uno de ellos deberá firmar una carta individual. Esto con el fin de garantizar mayor claridad.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="3">
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
+  <w:footnote w:id="4">
+    <w:p w14:paraId="552BDB1B" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
       <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r>
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> En caso de que alguno de estos ítems no aplique en su manuscrito, por favor indicarlo como "N/A" en la casilla de respuesta.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> En caso de que alguno de estos ítems no aplique</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en su manuscrito, por favor indicarlo como "N/A" en la casilla de respuesta.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="4">
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
+  <w:footnote w:id="5">
+    <w:p w14:paraId="0E817434" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00512399">
       <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r>
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Todo contenido generado por IA debe ser supervisado, editado y validado por los autores. La responsabilidad del contenido recae exclusivamente en los firmantes.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6740EB40" w14:textId="61EFC5BC" w:rsidR="00484237" w:rsidRDefault="00512399">
     <w:pPr>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4252"/>
-        <w:tab w:val="right" w:leader="none" w:pos="8504"/>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
+        <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distB="0" distT="0" distL="0" distR="0">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5197AEF9" wp14:editId="432065FE">
           <wp:extent cx="592593" cy="750361"/>
-          <wp:effectExtent b="0" l="0" r="0" t="0"/>
-[...1 lines deleted...]
-          <a:graphic>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="1536580287" name="image3.png" descr="Logotipo, Icono&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic>
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr descr="Logotipo, Icono&#10;&#10;El contenido generado por IA puede ser incorrecto." id="0" name="image3.png"/>
+                  <pic:cNvPr id="0" name="image3.png" descr="Logotipo, Icono&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
-                  <a:srcRect b="0" l="0" r="0" t="0"/>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="592593" cy="750361"/>
                   </a:xfrm>
-                  <a:prstGeom prst="rect"/>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
-        <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distB="0" distT="0" distL="0" distR="0">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4CF58B74" wp14:editId="02F3B43D">
           <wp:extent cx="723900" cy="723900"/>
-          <wp:effectExtent b="0" l="0" r="0" t="0"/>
-[...1 lines deleted...]
-          <a:graphic>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="1536580286" name="image2.png" descr="Icono&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic>
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr descr="Icono&#10;&#10;El contenido generado por IA puede ser incorrecto." id="0" name="image2.png"/>
+                  <pic:cNvPr id="0" name="image2.png" descr="Icono&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2"/>
-                  <a:srcRect b="0" l="0" r="0" t="0"/>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="723900" cy="723900"/>
                   </a:xfrm>
-                  <a:prstGeom prst="rect"/>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
-        <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...45 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
+  <w:p w14:paraId="408DE42C" w14:textId="77777777" w:rsidR="00484237" w:rsidRDefault="00484237">
     <w:pPr>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4252"/>
-        <w:tab w:val="right" w:leader="none" w:pos="8504"/>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:abstractNum w:abstractNumId="1">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A8A7E88"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="19C85F2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:embedTrueTypeFonts w:val="1"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
+  <w:embedTrueTypeFonts/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00484237"/>
+    <w:rsid w:val="00484237"/>
+    <w:rsid w:val="00512399"/>
+    <w:rsid w:val="00704EDF"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="1ADE51A1"/>
+  <w15:docId w15:val="{5F2972B4-1445-4ACB-8597-6EF415855E97}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="es-CO"/>
+        <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
-[...8 lines deleted...]
-    </w:tblPr>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="280" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Ttulo4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Ttulo5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:spacing w:after="60" w:before="240" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-      <w:iCs w:val="1"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
+  <w:style w:type="paragraph" w:styleId="Ttulo6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="40"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Fuentedeprrafopredeter" w:default="1">
-[...8 lines deleted...]
-    <w:unhideWhenUsed w:val="1"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
+    <w:name w:val="TableNormal"/>
     <w:tblPr>
-      <w:tblInd w:w="0.0" w:type="dxa"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Sinlista" w:default="1">
-[...5 lines deleted...]
-  <w:style w:type="table" w:styleId="TableNormal" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
     <w:name w:val="TableNormal"/>
     <w:tblPr>
       <w:tblCellMar>
-        <w:top w:w="100.0" w:type="dxa"/>
-[...13 lines deleted...]
-        <w:right w:w="100.0" w:type="dxa"/>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EncabezadoCar"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="0005085C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="EncabezadoCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
     <w:name w:val="Encabezado Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Encabezado"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0005085C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:cs="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:lang w:val="es-CO"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="0005085C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PiedepginaCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0005085C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:cs="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:lang w:val="es-CO"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sinespaciado">
     <w:name w:val="No Spacing"/>
     <w:link w:val="SinespaciadoCar"/>
     <w:uiPriority w:val="1"/>
-    <w:qFormat w:val="1"/>
+    <w:qFormat/>
     <w:rsid w:val="0005085C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Ttulo5Car" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo5Car">
     <w:name w:val="Título 5 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:rsid w:val="001E486A"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-      <w:iCs w:val="1"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="estilo11" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="estilo11">
     <w:name w:val="estilo11"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:rsid w:val="00CE5F26"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:hAnsi="Tahoma" w:hint="default"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma" w:hint="default"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodeglobo">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodegloboCar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00CE5F26"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:hAnsi="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TextodegloboCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
     <w:name w:val="Texto de globo Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textodeglobo"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00CE5F26"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="es-CO"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00513597"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:color="auto" w:space="0" w:sz="4" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
-    <w:qFormat w:val="1"/>
+    <w:qFormat/>
     <w:rsid w:val="00D86FA6"/>
     <w:pPr>
       <w:ind w:left="720"/>
-      <w:contextualSpacing w:val="1"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00BA3262"/>
     <w:rPr>
-      <w:color w:val="0000ff" w:themeColor="hyperlink"/>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textosinformato">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextosinformatoCar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="005D2093"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TextosinformatoCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextosinformatoCar">
     <w:name w:val="Texto sin formato Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textosinformato"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="005D2093"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:cs="Times New Roman" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SinespaciadoCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SinespaciadoCar">
     <w:name w:val="Sin espaciado Car"/>
     <w:link w:val="Sinespaciado"/>
     <w:uiPriority w:val="1"/>
-    <w:locked w:val="1"/>
+    <w:locked/>
     <w:rsid w:val="00C8379D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:cs="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:lang w:val="es-CO"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textoindependiente">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextoindependienteCar"/>
     <w:rsid w:val="006B6AB8"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="es-ES" w:val="es-ES"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TextoindependienteCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextoindependienteCar">
     <w:name w:val="Texto independiente Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textoindependiente"/>
     <w:rsid w:val="006B6AB8"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textonotapie">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextonotapieCar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00993AA3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TextonotapieCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextonotapieCar">
     <w:name w:val="Texto nota pie Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textonotapie"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00993AA3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:cs="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="es-CO"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Refdenotaalpie">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00993AA3"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Refdecomentario">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="000E5A64"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textocomentario">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextocomentarioCar"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="000E5A64"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TextocomentarioCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextocomentarioCar">
     <w:name w:val="Texto comentario Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textocomentario"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="000E5A64"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:cs="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="es-CO"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Asuntodelcomentario">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Textocomentario"/>
     <w:next w:val="Textocomentario"/>
     <w:link w:val="AsuntodelcomentarioCar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="000E5A64"/>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="AsuntodelcomentarioCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="AsuntodelcomentarioCar">
     <w:name w:val="Asunto del comentario Car"/>
     <w:basedOn w:val="TextocomentarioCar"/>
     <w:link w:val="Asuntodelcomentario"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="000E5A64"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:cs="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...1 lines deleted...]
-      <w:bCs w:val="1"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="es-CO"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mencinsinresolver">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00745ECA"/>
     <w:rPr>
-      <w:color w:val="605e5c"/>
-      <w:shd w:color="auto" w:fill="e1dfdd" w:val="clear"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="a">
+    <w:basedOn w:val="TableNormal1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a0">
+    <w:basedOn w:val="TableNormal1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a1">
+    <w:basedOn w:val="TableNormal1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a2">
+    <w:basedOn w:val="TableNormal1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B87D29"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subttulo">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a3">
     <w:basedOn w:val="TableNormal0"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a0" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="a4">
     <w:basedOn w:val="TableNormal0"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...100 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://manzanadiscordia.univalle.edu.co/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://manzanadiscordia.univalle.edu.co/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-bold.ttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4662,49 +4912,73 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjzlUvvoI2gnhTr/B3m9uWixnWazQ==">CgMxLjAyDmgub3V4MHdvaHFpYzhwOAByITFMVWlNZTVNWnI1c1BCVnU4YUVrdWg5WGFwRlM0VjBIYQ==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
-    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>831</Words>
+  <Characters>4573</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>38</Lines>
+  <Paragraphs>10</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>5394</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
+</file>
+
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>