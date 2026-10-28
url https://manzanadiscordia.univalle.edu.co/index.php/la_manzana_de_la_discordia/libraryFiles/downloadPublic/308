--- v0 (2026-03-04)
+++ v1 (2026-10-28)
@@ -1,2265 +1,2038 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/xml" Extension="xml"/>
-[...14 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w14:paraId="3EA623D2" w14:textId="77777777" w:rsidR="002A57E5" w:rsidRDefault="002A57E5">
+      <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...18 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w14:paraId="06B90097" w14:textId="77777777" w:rsidR="002A57E5" w:rsidRDefault="002A57E5">
+      <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...18 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w14:paraId="02585768" w14:textId="77777777" w:rsidR="002A57E5" w:rsidRDefault="00CB6077">
+      <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">Cesión y compromiso de publicación</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Cesión y compromiso de publicación</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w14:paraId="121DED40" w14:textId="77777777" w:rsidR="002A57E5" w:rsidRDefault="002A57E5">
+      <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...18 lines deleted...]
-      </w:r>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w14:paraId="21237A22" w14:textId="77777777" w:rsidR="002A57E5" w:rsidRDefault="00CB6077">
+      <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">Yo, XXX, identificado con el documento No. XXX, confirmo que soy el autor (coautor) del texto “XXX” y que estoy de acuerdo con todos sus contenidos.</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Yo, XXX, identificado con el documento No. XXX, confirmo que soy el autor (coautor) del texto “XXX” y que estoy de acuerdo con todos sus contenidos.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w14:paraId="69113893" w14:textId="77777777" w:rsidR="002A57E5" w:rsidRDefault="002A57E5">
+      <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...18 lines deleted...]
-      </w:r>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w14:paraId="54B45184" w14:textId="77777777" w:rsidR="002A57E5" w:rsidRDefault="00CB6077">
+      <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...37 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>De tal forma, cedo los derechos a la Revista</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> La Manzana de la Discordia </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...16 lines deleted...]
-        <w:t xml:space="preserve">y a la Universidad del Valle, para publicar el mencionado texto, lo que incluye su reproducción, adaptación, transformación, publicación, distribución, comunicación, interpretación y ejecución pública, y comercialización, por los medios que considere (digital o impreso), por todo el término de su protección legal y en todos los territorios. </w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>y a la Universidad del Valle, para</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> publicar el mencionado texto, lo que incluye su reproducción, adaptación, transformación, publicación, distribución, comunicación, interpretación y ejecución pública, y comercialización, por los medios que considere (digital o impreso), por todo el términ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o de su protección legal y en todos los territorios. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w14:paraId="24A8274C" w14:textId="77777777" w:rsidR="002A57E5" w:rsidRDefault="002A57E5">
+      <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...18 lines deleted...]
-      </w:r>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w14:paraId="61F84920" w14:textId="77777777" w:rsidR="002A57E5" w:rsidRDefault="00CB6077">
+      <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...29 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Asimismo, declaro que cualquier reclamo que pueda sobrevenir de parte de un tercero por la originalidad o los contenidos de este texto, serán mi responsabilidad exclusiva. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w14:paraId="0D1A4B83" w14:textId="77777777" w:rsidR="002A57E5" w:rsidRDefault="002A57E5">
+      <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...18 lines deleted...]
-      </w:r>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w14:paraId="44CF8FDF" w14:textId="77777777" w:rsidR="002A57E5" w:rsidRDefault="00CB6077">
+      <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...67 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Confirmo, además, que el te</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xto podrá publicarse bajo una licencia </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Creative Commons</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> para su divulgación en línea, en acceso abierto</w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...12 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:customMarkFollows="0" w:id="0"/>
-[...26 lines deleted...]
-          <w:rtl w:val="0"/>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, si la Revista La Manzana de la Discordia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...16 lines deleted...]
-        <w:t xml:space="preserve">o la Universidad del Valle así lo definen.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>o la Universidad del Valle así lo definen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w14:paraId="69CF2916" w14:textId="77777777" w:rsidR="002A57E5" w:rsidRDefault="002A57E5">
+      <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...18 lines deleted...]
-      </w:r>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w14:paraId="4B683158" w14:textId="77777777" w:rsidR="002A57E5" w:rsidRDefault="00CB6077">
+      <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...29 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Cordialmente, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w14:paraId="7739DC93" w14:textId="77777777" w:rsidR="002A57E5" w:rsidRDefault="002A57E5">
+      <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...18 lines deleted...]
-      </w:r>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w14:paraId="01CFEAEB" w14:textId="77777777" w:rsidR="002A57E5" w:rsidRDefault="002A57E5">
+      <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...18 lines deleted...]
-      </w:r>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w14:paraId="2073E20F" w14:textId="77777777" w:rsidR="002A57E5" w:rsidRDefault="00CB6077">
+      <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">Firma</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Firma</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w14:paraId="18B42522" w14:textId="77777777" w:rsidR="002A57E5" w:rsidRDefault="00CB6077">
+      <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...46 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Nombre completo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:customMarkFollows="0" w:id="1"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w14:paraId="52013F00" w14:textId="77777777" w:rsidR="002A57E5" w:rsidRDefault="00CB6077">
+      <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">Documento de identificación</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Documento de identificación</w:t>
       </w:r>
     </w:p>
-    <w:sectPr>
-[...3 lines deleted...]
-      <w:pgMar w:bottom="567" w:top="567" w:left="1701" w:right="1701" w:header="709" w:footer="709"/>
+    <w:sectPr w:rsidR="002A57E5">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:pgSz w:w="12242" w:h="15842"/>
+      <w:pgMar w:top="567" w:right="1701" w:bottom="567" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="33B22C26" w14:textId="77777777" w:rsidR="00CB6077" w:rsidRDefault="00CB6077">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="27D32BE2" w14:textId="77777777" w:rsidR="00CB6077" w:rsidRDefault="00CB6077">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-[...2 lines deleted...]
-  <w:font w:name="Georgia"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{4091BEBF-14C4-4CA7-AAF8-91AE10DB0F59}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{637A22F0-F169-44DE-8645-457C51EC0806}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{BB5F30C6-A69D-4CA0-84A9-32AE38868589}"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{4FD37A0E-F638-4C3C-9A77-F48D8B5B6A55}"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:embedItalic r:id="rId5" w:fontKey="{45C8F6BF-7FE1-4DBA-871A-FEC777777DB4}"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{B9EE0E85-0745-406C-8360-DA75C49CFB74}"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="25E09058" w14:textId="77777777" w:rsidR="002A57E5" w:rsidRDefault="00CB6077">
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-      <w:widowControl w:val="1"/>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
-      <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4252"/>
-        <w:tab w:val="right" w:leader="none" w:pos="8504"/>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
-      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...5 lines deleted...]
-        <w:strike w:val="0"/>
         <w:color w:val="000000"/>
-        <w:sz w:val="22"/>
-[...3 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...5 lines deleted...]
-        <w:strike w:val="0"/>
         <w:color w:val="000000"/>
-        <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+  <w:p w14:paraId="330E480D" w14:textId="77777777" w:rsidR="002A57E5" w:rsidRDefault="002A57E5">
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-      <w:widowControl w:val="1"/>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
-      <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4252"/>
-        <w:tab w:val="right" w:leader="none" w:pos="8504"/>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
-      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...5 lines deleted...]
-        <w:strike w:val="0"/>
         <w:color w:val="000000"/>
-        <w:sz w:val="22"/>
-[...3 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+  <w:p w14:paraId="45EEEA85" w14:textId="77777777" w:rsidR="002A57E5" w:rsidRDefault="00CB6077">
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-      <w:widowControl w:val="1"/>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
-      <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4252"/>
-        <w:tab w:val="right" w:leader="none" w:pos="8504"/>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
-      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...5 lines deleted...]
-        <w:strike w:val="0"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="000000"/>
-        <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...5 lines deleted...]
-        <w:strike w:val="0"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="000000"/>
-        <w:sz w:val="22"/>
-[...3 lines deleted...]
-        <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">Universidad del Valle, Cali, Colombia. Facultad </w:t>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:b w:val="1"/>
-[...1 lines deleted...]
-        <w:rtl w:val="0"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
-      <w:t xml:space="preserve">de Humanidades</w:t>
+      <w:t>de Humanidades</w:t>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...5 lines deleted...]
-        <w:strike w:val="0"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="000000"/>
-        <w:sz w:val="22"/>
-[...3 lines deleted...]
-        <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">. </w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+  <w:p w14:paraId="79A7DB50" w14:textId="77777777" w:rsidR="002A57E5" w:rsidRDefault="00CB6077">
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-      <w:widowControl w:val="1"/>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
-      <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4252"/>
-        <w:tab w:val="right" w:leader="none" w:pos="8504"/>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
-      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...5 lines deleted...]
-        <w:strike w:val="0"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="000000"/>
-        <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...5 lines deleted...]
-        <w:strike w:val="0"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="000000"/>
-        <w:sz w:val="22"/>
-[...3 lines deleted...]
-        <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">Edificio </w:t>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:b w:val="1"/>
-[...1 lines deleted...]
-        <w:rtl w:val="0"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
-      <w:t xml:space="preserve">D08</w:t>
+      <w:t>D08</w:t>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...5 lines deleted...]
-        <w:strike w:val="0"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="000000"/>
-        <w:sz w:val="22"/>
-[...3 lines deleted...]
-        <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">, oficina </w:t>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:b w:val="1"/>
-[...1 lines deleted...]
-        <w:rtl w:val="0"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
-      <w:t xml:space="preserve">2005</w:t>
-[...4 lines deleted...]
-      </w:rPr>
+      <w:t>2005</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+  <w:p w14:paraId="37957497" w14:textId="77777777" w:rsidR="002A57E5" w:rsidRDefault="002A57E5">
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-      <w:widowControl w:val="1"/>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
-      <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4252"/>
-        <w:tab w:val="right" w:leader="none" w:pos="8504"/>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
-      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...5 lines deleted...]
-        <w:strike w:val="0"/>
         <w:color w:val="000000"/>
-        <w:sz w:val="22"/>
-[...3 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-[...134 lines deleted...]
-        <w:t xml:space="preserve">). </w:t>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="09E98283" w14:textId="77777777" w:rsidR="00CB6077" w:rsidRDefault="00CB6077">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="703E5401" w14:textId="77777777" w:rsidR="00CB6077" w:rsidRDefault="00CB6077">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w14:paraId="767AA62C" w14:textId="77777777" w:rsidR="002A57E5" w:rsidRDefault="00CB6077">
+      <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...5 lines deleted...]
-          <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="none"/>
-[...6 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...7 lines deleted...]
-          <w:strike w:val="0"/>
+      <w:r>
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="none"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> En caso de que el manuscrito cuente con más de un autor, cada uno de ellos deberá firmar una carta individual. Esto con el fin de garantizar mayor claridad.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> La </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">revista </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">se publica en acceso abierto y el autoarchivo, en la versión del editor, en repositorios institucionales, académicos o profesionales están permitidos, al igual que los reusos que los autores consideren para propósitos educativos, científicos, académicos o </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>profesionales, de preferencia, indicando la cita completa al artículo publicado en la revista e incluyendo su doi (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>digital object identifier</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="5A45E5D0" w14:textId="77777777" w:rsidR="002A57E5" w:rsidRDefault="00CB6077">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> En caso de que el manuscrito cuente con más de un autor, cada uno de ellos deberá firmar una carta individual.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Esto con el fin de garantizar mayor claridad.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="74D911FA" w14:textId="6B00311F" w:rsidR="002A57E5" w:rsidRDefault="00CB6077">
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-      <w:widowControl w:val="1"/>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
-      <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4252"/>
-        <w:tab w:val="right" w:leader="none" w:pos="8504"/>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
-      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...5 lines deleted...]
-        <w:strike w:val="0"/>
         <w:color w:val="000000"/>
-        <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-      <w:rPr/>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
-        <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
+        <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="69CD82E4" wp14:editId="0C23658F">
           <wp:extent cx="886778" cy="886778"/>
-          <wp:effectExtent b="0" l="0" r="0" t="0"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="4" name="image2.png"/>
-          <a:graphic>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic>
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image2.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
-                  <a:srcRect b="0" l="0" r="0" t="0"/>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="886778" cy="886778"/>
                   </a:xfrm>
-                  <a:prstGeom prst="rect"/>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...45 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:embedTrueTypeFonts w:val="1"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
+  <w:embedTrueTypeFonts/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="002A57E5"/>
+    <w:rsid w:val="002A57E5"/>
+    <w:rsid w:val="00965643"/>
+    <w:rsid w:val="00CB6077"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="7AFF7D4D"/>
+  <w15:docId w15:val="{9D649A1D-A0F8-4090-9E53-30774FBEDDFC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="es-CO"/>
+        <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="280" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="TableNormal"/>
     <w:tblPr>
       <w:tblCellMar>
-        <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="100.0" w:type="dxa"/>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
-[...104 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="Ttulo">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
-  </w:style>
-[...25 lines deleted...]
-    <w:unhideWhenUsed w:val="1"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EncabezadoCar"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="0005085C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="EncabezadoCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
     <w:name w:val="Encabezado Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Encabezado"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0005085C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:cs="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:lang w:val="es-CO"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="0005085C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PiedepginaCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0005085C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:cs="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:lang w:val="es-CO"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sinespaciado">
     <w:name w:val="No Spacing"/>
     <w:link w:val="SinespaciadoCar"/>
     <w:uiPriority w:val="1"/>
-    <w:qFormat w:val="1"/>
+    <w:qFormat/>
     <w:rsid w:val="0005085C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:cs="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...3 lines deleted...]
-  <w:style w:type="character" w:styleId="Ttulo5Car" w:customStyle="1">
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo5Car">
     <w:name w:val="Título 5 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
-    <w:link w:val="Ttulo5"/>
     <w:rsid w:val="001E486A"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-      <w:iCs w:val="1"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="estilo11" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="estilo11">
     <w:name w:val="estilo11"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:rsid w:val="00CE5F26"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:hAnsi="Tahoma" w:hint="default"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma" w:hint="default"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodeglobo">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodegloboCar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00CE5F26"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:hAnsi="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TextodegloboCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
     <w:name w:val="Texto de globo Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textodeglobo"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00CE5F26"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="es-CO"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00513597"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:color="auto" w:space="0" w:sz="4" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
-    <w:qFormat w:val="1"/>
+    <w:qFormat/>
     <w:rsid w:val="00D86FA6"/>
     <w:pPr>
       <w:ind w:left="720"/>
-      <w:contextualSpacing w:val="1"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00BA3262"/>
     <w:rPr>
-      <w:color w:val="0000ff" w:themeColor="hyperlink"/>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textosinformato">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextosinformatoCar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="005D2093"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TextosinformatoCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextosinformatoCar">
     <w:name w:val="Texto sin formato Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textosinformato"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="005D2093"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:cs="Times New Roman" w:hAnsi="Calibri"/>
-[...2 lines deleted...]
-  <w:style w:type="character" w:styleId="SinespaciadoCar" w:customStyle="1">
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SinespaciadoCar">
     <w:name w:val="Sin espaciado Car"/>
     <w:link w:val="Sinespaciado"/>
     <w:uiPriority w:val="1"/>
-    <w:locked w:val="1"/>
+    <w:locked/>
     <w:rsid w:val="00C8379D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:cs="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:lang w:val="es-CO"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textoindependiente">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextoindependienteCar"/>
     <w:rsid w:val="006B6AB8"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="es-ES" w:val="es-ES"/>
-[...2 lines deleted...]
-  <w:style w:type="character" w:styleId="TextoindependienteCar" w:customStyle="1">
+      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextoindependienteCar">
     <w:name w:val="Texto independiente Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textoindependiente"/>
     <w:rsid w:val="006B6AB8"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textonotapie">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextonotapieCar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00006E53"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TextonotapieCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextonotapieCar">
     <w:name w:val="Texto nota pie Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textonotapie"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00006E53"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:cs="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="es-CO"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Refdenotaalpie">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00006E53"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Refdecomentario">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="006A721F"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textocomentario">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextocomentarioCar"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="006A721F"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TextocomentarioCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextocomentarioCar">
     <w:name w:val="Texto comentario Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textocomentario"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006A721F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:cs="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="es-CO"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Asuntodelcomentario">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Textocomentario"/>
     <w:next w:val="Textocomentario"/>
     <w:link w:val="AsuntodelcomentarioCar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="006A721F"/>
     <w:rPr>
-      <w:b w:val="1"/>
-[...3 lines deleted...]
-  <w:style w:type="character" w:styleId="AsuntodelcomentarioCar" w:customStyle="1">
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AsuntodelcomentarioCar">
     <w:name w:val="Asunto del comentario Car"/>
     <w:basedOn w:val="TextocomentarioCar"/>
     <w:link w:val="Asuntodelcomentario"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="006A721F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:cs="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...1 lines deleted...]
-      <w:bCs w:val="1"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="es-CO"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="paragraph" w:styleId="Subttulo">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...1 lines deleted...]
-      <w:iCs w:val="1"/>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:i/>
+      <w:iCs/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2501,49 +2274,73 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7miDEiYAgWdpy4/3VBBGvjYeH01ViQ==">CgMxLjA4AHIhMXQ4MEJPUnhlSXczNG00bmh3eUJNRWVDVU9CQXN0UjZw</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
-    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>163</Words>
+  <Characters>902</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>7</Lines>
+  <Paragraphs>2</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>1063</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
+</file>
+
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>